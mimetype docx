--- v6 (2026-03-22)
+++ v7 (2026-04-18)
@@ -1,109 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="000308C9" w:rsidRPr="006378F1" w:rsidRDefault="003A5128" w:rsidP="000611C4">
+    <w:p w:rsidR="000308C9" w:rsidRPr="006378F1" w:rsidRDefault="000611C4" w:rsidP="000611C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="center" w:pos="7582"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>1 SAVAITĖ</w:t>
       </w:r>
       <w:r w:rsidR="00AA1EBC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00653FF0">
+      <w:r w:rsidR="00626FF1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>01.22-01.26</w:t>
       </w:r>
-      <w:r w:rsidR="0067558D">
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="007A26AF" w:rsidRPr="006378F1" w:rsidRDefault="007A26AF" w:rsidP="007A26AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="center" w:pos="7582"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006378F1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Savaitės meniu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -330,237 +308,289 @@
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00225540" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve">PIENIŠKA </w:t>
             </w:r>
             <w:r w:rsidR="005C758E">
               <w:t xml:space="preserve">KUKURŪZŲ </w:t>
             </w:r>
             <w:r w:rsidR="00E47278">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004C655C">
               <w:t>KR.</w:t>
             </w:r>
             <w:r w:rsidR="003C6E00">
               <w:t xml:space="preserve"> KOŠĖ</w:t>
             </w:r>
             <w:r w:rsidR="00B76969">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRPr="00277BC4" w:rsidRDefault="00277BC4" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>AVIŽINIŲ DRIBSNIŲ KOŠĖ SU SVIESTU</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRPr="001E1FA4" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>OMLETAS SU FERMENTINIU SŪRIU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00195A54" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve">PIENIŠKA </w:t>
+            </w:r>
+            <w:r w:rsidR="009519A8">
+              <w:t xml:space="preserve">KVIETINIŲ </w:t>
+            </w:r>
+            <w:r w:rsidR="00A81282">
+              <w:t xml:space="preserve"> KR KOŠĖ</w:t>
+            </w:r>
+            <w:r w:rsidR="009519A8">
+              <w:t xml:space="preserve"> SU SVIESTU</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve">GRIKIŲ </w:t>
             </w:r>
             <w:r w:rsidR="00675BB5">
               <w:t>KR.KOŠĖ</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> SU ALYVUOGIŲ ALIEJUMI</w:t>
+              <w:t xml:space="preserve"> SU SVIESTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="004C655C" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007708F0">
               <w:t xml:space="preserve">PIENIŠKA MIEŽINIŲ </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">KR. KOŠĖ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00C2694F" w:rsidP="002E42B3">
             <w:r>
               <w:t>TRINTOS UOGOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00277BC4" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>TRINTOS UOGOS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve">DUONA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="0006063B" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>BATONAS SU SVIESTU</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="001F6058" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>TRAPUTIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1FA4" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3"/>
-[...2 lines deleted...]
-              <w:t>TRAPUTIS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="001E1FA4" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve">BATONAS </w:t>
+            </w:r>
+            <w:r w:rsidR="0034249D">
+              <w:t>SU SVIESTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00277BC4" w:rsidRDefault="00277BC4" w:rsidP="002E42B3"/>
-[...2 lines deleted...]
-              <w:t>RIESTAINIAI</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="0085241C" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>KONS</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA116E">
+              <w:t>ERV.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B76969">
+              <w:t>ŽIRNEL</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA116E">
+              <w:t>IAI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002B29FA" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>POMIDORAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00A81282" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve"> VISO GRŪDO DUONOS SUMUŠTINIS SU SŪRIU</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00367B80" w:rsidP="002E42B3">
-            <w:r>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA5A7D">
               <w:t>VARŠKĖS SŪRIS</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A65D4" w:rsidRDefault="007A65D4" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00C42654" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>TRINTOS UOGOS</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
             <w:r w:rsidR="007708F0">
               <w:t>,VAISIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
             <w:r w:rsidR="002B29FA">
               <w:t>, VAISIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00DB4EB0" w:rsidP="002E42B3">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
             <w:r w:rsidR="00675BB5">
               <w:t>,VAISIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="006260CD" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>ARBATA</w:t>
+            </w:r>
+            <w:r w:rsidR="00675BB5">
+              <w:t>,VAISIAI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="004C655C" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001879AC">
               <w:t>ARBATA</w:t>
             </w:r>
             <w:r w:rsidR="00675BB5">
               <w:t>,VAISIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="00D13D66" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="000201AC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
@@ -629,70 +659,77 @@
               <w:t>PIETŪS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="000201AC" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>AGURKINĖ SRIUBA SU KRUOPOMIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00735FA6" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r>
               <w:t>TRINTA MORKŲ SRIUBA</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002B29FA" w:rsidRPr="003C6E00" w:rsidRDefault="002B29FA" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00DD029F" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve">ŠVIEŽIŲ </w:t>
+            </w:r>
+            <w:r w:rsidR="00D22382">
+              <w:t xml:space="preserve"> KOPŪSTŲ SRIUBA SU MORKOMIS</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00C05040" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>DARŽOVIŲ</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>ŽIRNIŲ</w:t>
             </w:r>
             <w:r w:rsidR="007A26AF">
               <w:t xml:space="preserve"> SRIUBA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="000201AC" w:rsidRDefault="001F6058" w:rsidP="002E42B3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">BUROKĖLIŲ </w:t>
             </w:r>
             <w:r w:rsidR="007A26AF">
               <w:t xml:space="preserve">  SRIUBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -702,198 +739,210 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="00454255" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="00454255">
               <w:t>DUONA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>DUONA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>DUONA</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>DUONA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="00AE450E" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="00AE450E">
               <w:t>DUONA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C33EDC">
               <w:t>ORKAITĖJE KEPTAS VIŠTIENOS MALTINUKAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="002B29FA" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r>
-              <w:t>BALANDĖLIAI SU KIAULIENA</w:t>
+              <w:t>KARALIŠKI BALANDĖLIAI SU KIAULIENA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
+            <w:r w:rsidRPr="003C6E00">
+              <w:t>JAUTIENOS TROŠKINYS SU PUPELĖMIS</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00C05040" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>JAUTIENOS TROŠKINYS SU PUPELĖMIS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>LYDEKŲ PAPLOTĖLIAI SU AVIŽŲ SĖLENOMIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="009D0124" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>ORKAITĖJE KEPTOS VIŠTIENOS ŠLAUNELĖS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="001F6058" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>ŽEMAIČIŲ BLYNAI SU KIAULIENA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r w:rsidRPr="003C6E00">
               <w:t>VIR</w:t>
             </w:r>
             <w:r w:rsidR="007774BE">
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00D2579F">
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r w:rsidR="0034249D">
               <w:t>GRIKIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B29FA">
               <w:t>BULVIŲ KOŠĖ</w:t>
             </w:r>
-            <w:r w:rsidR="006059D1">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
+            <w:r w:rsidRPr="003C6E00">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
+            <w:r w:rsidR="00A81282" w:rsidRPr="003C6E00">
+              <w:t>VIRT</w:t>
+            </w:r>
+            <w:r w:rsidR="007774BE">
+              <w:t xml:space="preserve">OS </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD6BD4">
+              <w:t xml:space="preserve">PERLINĖS </w:t>
+            </w:r>
+            <w:r w:rsidR="007774BE">
+              <w:t>KRUOPOS</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
             <w:r>
-              <w:t>VIRT</w:t>
-[...2 lines deleted...]
-              <w:t>OS PERLINĖS KRUOPOS</w:t>
+              <w:t>VIRTI RYŽIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00847DC4" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000048C9">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="001F6058">
+              <w:t>GRIETINĖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="005D2555" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> KOPŪSTŲ SALOTOS</w:t>
             </w:r>
             <w:r w:rsidR="00DA116E">
               <w:t xml:space="preserve"> SU MORKOMIS,OBUOLIAIS</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>ŠVIEŽIŲ DARŽOVIŲ RINKINUKAS</w:t>
             </w:r>
@@ -910,81 +959,86 @@
           <w:p w:rsidR="00E15C84" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r>
               <w:t>ŠVIEŽIŲ DARŽOVIŲ RINKINUKAS</w:t>
             </w:r>
             <w:r w:rsidR="00AF0A63">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B76969">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="004C655C">
               <w:t xml:space="preserve">-JŲ RŪŠIŲ </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00AF0A63" w:rsidRDefault="00B76969" w:rsidP="002E42B3">
             <w:r>
               <w:t>RAUGINTI AGURKAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
+          <w:p w:rsidR="004C655C" w:rsidRDefault="00B76969" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>RAUGINTŲ KOPŪSTŲ –BUROKĖLIŲ SALOTOS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B76969" w:rsidRPr="003C6E00" w:rsidRDefault="00A624A9" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>ŠVIEŽI AGURKAI</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="002B29FA" w:rsidRPr="00A81282" w:rsidRDefault="002B29FA" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="002B29FA" w:rsidRPr="00A81282" w:rsidRDefault="002B29FA" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00C05040" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>RAUGINTŲ KOPŪSTŲ SALOTOS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>PLĖŠYTI SALOTŲ LAPAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00675BB5" w:rsidRDefault="001F6058" w:rsidP="002E42B3">
             <w:r>
               <w:t>ŠVIEŽIŲ DARŽOVIŲ RINKINUKAS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F6058" w:rsidRDefault="005247D2" w:rsidP="002E42B3">
-[...7 lines deleted...]
-              <w:t>AGURKAI</w:t>
+          <w:p w:rsidR="001F6058" w:rsidRDefault="001F6058" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>MARINUOTI AGURKAI</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="00AF0A63">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1017,56 +1071,54 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>VANDUO SU CITRINA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>VANDUO SU CITRINA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00F702A7" w:rsidP="002E42B3">
-[...4 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>VANDUO SU CITRINA</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>VANDUO SU CITRINA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>VANDUO SU CITRINA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
@@ -1131,194 +1183,230 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>VAKARIENĖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="000201AC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>VAKARIENĖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00375921" w:rsidTr="002E42B3">
+      <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+          <w:p w:rsidR="004A1E44" w:rsidRDefault="00B24B11" w:rsidP="007A26AF">
             <w:r>
               <w:t>VARŠKĖS APKEPAS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
-[...1 lines deleted...]
-              <w:t>TRINTI PERSIKAI</w:t>
+          <w:p w:rsidR="009519A8" w:rsidRDefault="009519A8" w:rsidP="007A26AF">
+            <w:r>
+              <w:t>TRINT</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA116E">
+              <w:t xml:space="preserve">I </w:t>
+            </w:r>
+            <w:r w:rsidR="00B24B11">
+              <w:t>PERSIKAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRPr="003C6E00" w:rsidRDefault="003B763C" w:rsidP="00375921">
-[...1 lines deleted...]
-              <w:t>VIRTI KIAUŠINIAI, DUONA SU SVIESTU</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="00DA116E" w:rsidP="007A26AF">
+            <w:r>
+              <w:t>KVIETINIŲ IR SPELTA MILTŲ BLYNAI SU BANANAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921"/>
+          <w:p w:rsidR="003C6E00" w:rsidRDefault="00B24B11" w:rsidP="007A26AF">
+            <w:r>
+              <w:t>KEPTI VARŠKĖČIAI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B24B11" w:rsidRDefault="00B24B11" w:rsidP="007A26AF">
+            <w:r>
+              <w:t>TRINTOS UOGOS</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00C05040" w:rsidP="00375921">
+          <w:p w:rsidR="005C758E" w:rsidRDefault="00A03FE0" w:rsidP="001879AC">
             <w:r>
               <w:t>PIENIŠKA MAKARONŲ SRIUBA</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00A03FE0" w:rsidRDefault="00A03FE0" w:rsidP="001879AC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRPr="003C6E00" w:rsidRDefault="00375921" w:rsidP="00375921">
+          <w:p w:rsidR="00675BB5" w:rsidRPr="003C6E00" w:rsidRDefault="00A03FE0" w:rsidP="001879AC">
             <w:r>
               <w:t>DARŽOVIŲ TROŠKINYS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00375921" w:rsidTr="002E42B3">
+      <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+          <w:p w:rsidR="00B76969" w:rsidRDefault="00B76969" w:rsidP="007A26AF">
             <w:r>
               <w:t>NATŪRALUS JOGURTAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRPr="004A4BA5" w:rsidRDefault="00375921" w:rsidP="00375921">
-[...1 lines deleted...]
-              <w:t>POMIDORAI, KONSERVUOTI ŽIRNELIAI</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00A81282" w:rsidP="007A26AF">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA116E">
+              <w:t>TRINTOS UOGOS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DA116E" w:rsidRPr="004A4BA5" w:rsidRDefault="00DA116E" w:rsidP="007A26AF">
+            <w:r>
+              <w:t>NATŪRALUS JOGURTAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRPr="004A4BA5" w:rsidRDefault="00375921" w:rsidP="00375921"/>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00B24B11" w:rsidP="007A26AF">
+            <w:r>
+              <w:t xml:space="preserve">NATŪRALUS </w:t>
+            </w:r>
+            <w:r w:rsidR="001879AC">
+              <w:t>JOGURTAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B24B11" w:rsidRPr="004A4BA5" w:rsidRDefault="00B24B11" w:rsidP="007A26AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00C05040" w:rsidP="00375921">
-[...4 lines deleted...]
-          <w:p w:rsidR="00375921" w:rsidRPr="004A4BA5" w:rsidRDefault="00375921" w:rsidP="00375921"/>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00CA5A7D" w:rsidP="007A26AF">
+            <w:r>
+              <w:t>PILNO GRŪDO DUONOS SUMUŠTINIS SU KIAUŠINIAIS IR POMIDORU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C42654" w:rsidRDefault="00C42654" w:rsidP="007A26AF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00A03FE0" w:rsidP="007A26AF">
             <w:r>
               <w:t>BANANAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00375921" w:rsidTr="002E42B3">
+      <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="007A26AF">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="004C655C" w:rsidP="007A26AF">
+            <w:r>
+              <w:t>PIENAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00A81282" w:rsidP="007A26AF">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3015" w:type="dxa"/>
-[...4 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00C05040" w:rsidP="00375921">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00A03FE0" w:rsidP="007A26AF">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00A03FE0" w:rsidP="007A26AF">
             <w:r>
               <w:t>KEFYRAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00F374BB" w:rsidRDefault="006D31DC">
       <w:r>
         <w:t>PASTABA: ESANT GAMYBINIAM BŪTINUMUI GALIMI PAKEITIMAI.</w:t>
       </w:r>
       <w:r w:rsidR="00AF0A63">
         <w:t>VAISIAI IR DARŽOVĖS GALI BŪTI PATEIKIAMI VISOS DIENOS METU</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D31DC" w:rsidRDefault="006D31DC"/>
     <w:sectPr w:rsidR="006D31DC" w:rsidSect="00ED513A">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="539" w:right="539" w:bottom="47" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1364,315 +1452,261 @@
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F374BB"/>
-    <w:rsid w:val="000048C9"/>
     <w:rsid w:val="000201AC"/>
     <w:rsid w:val="000261B7"/>
     <w:rsid w:val="000308C9"/>
     <w:rsid w:val="00046144"/>
     <w:rsid w:val="0004627F"/>
     <w:rsid w:val="00054B40"/>
-    <w:rsid w:val="0006063B"/>
     <w:rsid w:val="000611C4"/>
     <w:rsid w:val="0008149F"/>
     <w:rsid w:val="000A075B"/>
-    <w:rsid w:val="000D021D"/>
-    <w:rsid w:val="00130B0B"/>
     <w:rsid w:val="001324F1"/>
     <w:rsid w:val="00135757"/>
-    <w:rsid w:val="00163B4B"/>
-    <w:rsid w:val="00163EF5"/>
     <w:rsid w:val="0016576E"/>
     <w:rsid w:val="00172558"/>
     <w:rsid w:val="0018267F"/>
-    <w:rsid w:val="00184E19"/>
     <w:rsid w:val="001852DD"/>
     <w:rsid w:val="00185654"/>
     <w:rsid w:val="001879AC"/>
     <w:rsid w:val="00195A54"/>
     <w:rsid w:val="001D34FF"/>
     <w:rsid w:val="001E1FA4"/>
     <w:rsid w:val="001E6F31"/>
     <w:rsid w:val="001E70F3"/>
     <w:rsid w:val="001F3142"/>
     <w:rsid w:val="001F6058"/>
     <w:rsid w:val="00201C74"/>
     <w:rsid w:val="00207BAC"/>
     <w:rsid w:val="00225540"/>
     <w:rsid w:val="00233110"/>
-    <w:rsid w:val="00245B68"/>
     <w:rsid w:val="0024662B"/>
     <w:rsid w:val="00267E9E"/>
     <w:rsid w:val="00270152"/>
     <w:rsid w:val="002703E3"/>
-    <w:rsid w:val="0027316D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00277BC4"/>
     <w:rsid w:val="00296000"/>
     <w:rsid w:val="002B29FA"/>
     <w:rsid w:val="002E42B3"/>
     <w:rsid w:val="002E45B1"/>
     <w:rsid w:val="002E7BB1"/>
     <w:rsid w:val="0030410B"/>
-    <w:rsid w:val="00310B20"/>
     <w:rsid w:val="0031462C"/>
-    <w:rsid w:val="00323C5F"/>
     <w:rsid w:val="00326335"/>
     <w:rsid w:val="00341374"/>
     <w:rsid w:val="0034249D"/>
     <w:rsid w:val="00347A46"/>
     <w:rsid w:val="00355593"/>
-    <w:rsid w:val="00363DD6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003A5128"/>
     <w:rsid w:val="003B49B5"/>
-    <w:rsid w:val="003B763C"/>
     <w:rsid w:val="003C20DB"/>
     <w:rsid w:val="003C6E00"/>
     <w:rsid w:val="003D1389"/>
     <w:rsid w:val="003E6927"/>
     <w:rsid w:val="003F02D8"/>
     <w:rsid w:val="00410525"/>
     <w:rsid w:val="00417EB2"/>
     <w:rsid w:val="00421AEB"/>
     <w:rsid w:val="00441087"/>
     <w:rsid w:val="00454255"/>
     <w:rsid w:val="004579CC"/>
     <w:rsid w:val="004752A3"/>
     <w:rsid w:val="004758AE"/>
     <w:rsid w:val="004A14A3"/>
     <w:rsid w:val="004A1E44"/>
     <w:rsid w:val="004A4BA5"/>
     <w:rsid w:val="004C655C"/>
     <w:rsid w:val="004D1B7A"/>
-    <w:rsid w:val="004D37A1"/>
     <w:rsid w:val="004F4BAA"/>
     <w:rsid w:val="005112AA"/>
-    <w:rsid w:val="005247D2"/>
     <w:rsid w:val="00525F5F"/>
     <w:rsid w:val="00532B45"/>
     <w:rsid w:val="0057020B"/>
     <w:rsid w:val="0057197E"/>
-    <w:rsid w:val="005B4657"/>
     <w:rsid w:val="005C694B"/>
     <w:rsid w:val="005C758E"/>
     <w:rsid w:val="005D225D"/>
     <w:rsid w:val="005D2555"/>
     <w:rsid w:val="005E6F8D"/>
     <w:rsid w:val="005F470C"/>
-    <w:rsid w:val="005F484A"/>
     <w:rsid w:val="00603547"/>
-    <w:rsid w:val="006059D1"/>
     <w:rsid w:val="00617402"/>
     <w:rsid w:val="006260CD"/>
     <w:rsid w:val="00626FF1"/>
-    <w:rsid w:val="006360DE"/>
     <w:rsid w:val="006378F1"/>
     <w:rsid w:val="00644CCB"/>
     <w:rsid w:val="00652995"/>
-    <w:rsid w:val="00653FF0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0067558D"/>
     <w:rsid w:val="00675BB5"/>
     <w:rsid w:val="006D31DC"/>
-    <w:rsid w:val="00735FA6"/>
     <w:rsid w:val="007708F0"/>
     <w:rsid w:val="007774BE"/>
-    <w:rsid w:val="00787DC3"/>
     <w:rsid w:val="007A26AF"/>
     <w:rsid w:val="007A65D4"/>
-    <w:rsid w:val="007E4E1C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00823024"/>
     <w:rsid w:val="00845920"/>
     <w:rsid w:val="00847DC4"/>
     <w:rsid w:val="0085241C"/>
     <w:rsid w:val="00854908"/>
     <w:rsid w:val="0085648E"/>
-    <w:rsid w:val="008A0C9A"/>
     <w:rsid w:val="008C7D2B"/>
     <w:rsid w:val="008D5F3C"/>
-    <w:rsid w:val="008F0800"/>
     <w:rsid w:val="00914ADE"/>
-    <w:rsid w:val="00922236"/>
     <w:rsid w:val="00946C7C"/>
     <w:rsid w:val="009519A8"/>
     <w:rsid w:val="009638B9"/>
     <w:rsid w:val="00975DB1"/>
     <w:rsid w:val="00996645"/>
-    <w:rsid w:val="00996901"/>
-    <w:rsid w:val="009A06FE"/>
     <w:rsid w:val="009A5018"/>
-    <w:rsid w:val="009B2B6A"/>
     <w:rsid w:val="009C1D52"/>
-    <w:rsid w:val="009C3870"/>
     <w:rsid w:val="009C7EB2"/>
-    <w:rsid w:val="009D0124"/>
     <w:rsid w:val="009D4D06"/>
     <w:rsid w:val="009F139E"/>
     <w:rsid w:val="009F335D"/>
     <w:rsid w:val="00A01DA0"/>
     <w:rsid w:val="00A03FE0"/>
     <w:rsid w:val="00A1755E"/>
     <w:rsid w:val="00A24760"/>
     <w:rsid w:val="00A36762"/>
     <w:rsid w:val="00A40849"/>
     <w:rsid w:val="00A517E2"/>
     <w:rsid w:val="00A57494"/>
     <w:rsid w:val="00A57A3A"/>
     <w:rsid w:val="00A624A9"/>
     <w:rsid w:val="00A672C5"/>
     <w:rsid w:val="00A81282"/>
     <w:rsid w:val="00AA1EBC"/>
     <w:rsid w:val="00AC7CE2"/>
     <w:rsid w:val="00AC7EC2"/>
     <w:rsid w:val="00AE450E"/>
     <w:rsid w:val="00AE4A50"/>
     <w:rsid w:val="00AF0A63"/>
     <w:rsid w:val="00AF1A32"/>
     <w:rsid w:val="00B04DEB"/>
     <w:rsid w:val="00B119FC"/>
     <w:rsid w:val="00B24B11"/>
     <w:rsid w:val="00B422F8"/>
     <w:rsid w:val="00B6319C"/>
     <w:rsid w:val="00B7651E"/>
     <w:rsid w:val="00B76969"/>
     <w:rsid w:val="00B81252"/>
     <w:rsid w:val="00B909F3"/>
     <w:rsid w:val="00BA2BB0"/>
     <w:rsid w:val="00BB47EF"/>
-    <w:rsid w:val="00BB5AB0"/>
     <w:rsid w:val="00BC646B"/>
     <w:rsid w:val="00BD161E"/>
     <w:rsid w:val="00BD6BD4"/>
-    <w:rsid w:val="00C05040"/>
     <w:rsid w:val="00C05A45"/>
     <w:rsid w:val="00C12901"/>
     <w:rsid w:val="00C22195"/>
     <w:rsid w:val="00C2694F"/>
-    <w:rsid w:val="00C332B2"/>
     <w:rsid w:val="00C33EDC"/>
     <w:rsid w:val="00C42654"/>
     <w:rsid w:val="00C45D06"/>
     <w:rsid w:val="00C51C98"/>
     <w:rsid w:val="00C53294"/>
     <w:rsid w:val="00C90D9C"/>
     <w:rsid w:val="00C977DA"/>
     <w:rsid w:val="00CA5A7D"/>
     <w:rsid w:val="00CB0C89"/>
     <w:rsid w:val="00CF2B86"/>
     <w:rsid w:val="00CF5461"/>
     <w:rsid w:val="00D13D66"/>
     <w:rsid w:val="00D22382"/>
     <w:rsid w:val="00D2579F"/>
     <w:rsid w:val="00D526E7"/>
     <w:rsid w:val="00D67496"/>
     <w:rsid w:val="00D924A0"/>
-    <w:rsid w:val="00D97EAB"/>
     <w:rsid w:val="00DA116E"/>
-    <w:rsid w:val="00DB4EB0"/>
-    <w:rsid w:val="00DC4056"/>
     <w:rsid w:val="00DD029F"/>
-    <w:rsid w:val="00DD4ADA"/>
     <w:rsid w:val="00DE03F5"/>
     <w:rsid w:val="00DF51F0"/>
     <w:rsid w:val="00DF75B8"/>
     <w:rsid w:val="00E15C84"/>
     <w:rsid w:val="00E2102F"/>
     <w:rsid w:val="00E26DCA"/>
     <w:rsid w:val="00E3533C"/>
     <w:rsid w:val="00E40757"/>
     <w:rsid w:val="00E47278"/>
-    <w:rsid w:val="00E8667F"/>
     <w:rsid w:val="00E9479E"/>
     <w:rsid w:val="00EA27CE"/>
     <w:rsid w:val="00EB333E"/>
-    <w:rsid w:val="00EC011E"/>
     <w:rsid w:val="00EC14DA"/>
     <w:rsid w:val="00ED513A"/>
-    <w:rsid w:val="00ED5D7F"/>
-    <w:rsid w:val="00EF704D"/>
     <w:rsid w:val="00F2735A"/>
     <w:rsid w:val="00F374BB"/>
     <w:rsid w:val="00F43D7A"/>
-    <w:rsid w:val="00F702A7"/>
     <w:rsid w:val="00F724FA"/>
     <w:rsid w:val="00F84B0A"/>
     <w:rsid w:val="00F906A0"/>
     <w:rsid w:val="00FA5B74"/>
     <w:rsid w:val="00FC75F7"/>
-    <w:rsid w:val="00FD2A14"/>
-    <w:rsid w:val="00FF4FEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7FC6D9E4"/>
+  <w14:docId w14:val="385C2263"/>
   <w15:docId w15:val="{B92A6A0B-2312-44C2-8FB7-9E6290326F34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2378,78 +2412,78 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>563</Characters>
+  <Pages>2</Pages>
+  <Words>1180</Words>
+  <Characters>674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SAVAITĖS MENIU</vt:lpstr>
       <vt:lpstr>SAVAITĖS MENIU</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Varpelis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1545</CharactersWithSpaces>
+  <CharactersWithSpaces>1851</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SAVAITĖS MENIU</dc:title>
   <dc:subject/>
   <dc:creator>Babulia&amp;company</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>