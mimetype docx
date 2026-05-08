--- v7 (2026-04-18)
+++ v8 (2026-05-08)
@@ -1,84 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="000308C9" w:rsidRPr="006378F1" w:rsidRDefault="000611C4" w:rsidP="000611C4">
+    <w:p w:rsidR="000308C9" w:rsidRPr="006378F1" w:rsidRDefault="003A5128" w:rsidP="000611C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="center" w:pos="7582"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000611C4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t>1 SAVAITĖ</w:t>
       </w:r>
       <w:r w:rsidR="00AA1EBC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00626FF1">
+      <w:r w:rsidR="00653FF0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>01.22-01.26</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0067558D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="000A10D0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>5.11-05.15</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="007A26AF" w:rsidRPr="006378F1" w:rsidRDefault="007A26AF" w:rsidP="007A26AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="center" w:pos="7582"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006378F1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Savaitės meniu</w:t>
       </w:r>
@@ -308,279 +332,254 @@
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00225540" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve">PIENIŠKA </w:t>
             </w:r>
             <w:r w:rsidR="005C758E">
               <w:t xml:space="preserve">KUKURŪZŲ </w:t>
             </w:r>
             <w:r w:rsidR="00E47278">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004C655C">
               <w:t>KR.</w:t>
             </w:r>
             <w:r w:rsidR="003C6E00">
               <w:t xml:space="preserve"> KOŠĖ</w:t>
             </w:r>
             <w:r w:rsidR="00B76969">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRPr="001E1FA4" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
-[...6 lines deleted...]
-              <w:t>OMLETAS SU FERMENTINIU SŪRIU</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRPr="00277BC4" w:rsidRDefault="00277BC4" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>AVIŽINIŲ DRIBSNIŲ KOŠĖ SU SVIESTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00195A54" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve">PIENIŠKA </w:t>
             </w:r>
             <w:r w:rsidR="009519A8">
               <w:t xml:space="preserve">KVIETINIŲ </w:t>
             </w:r>
             <w:r w:rsidR="00A81282">
               <w:t xml:space="preserve"> KR KOŠĖ</w:t>
             </w:r>
             <w:r w:rsidR="009519A8">
               <w:t xml:space="preserve"> SU SVIESTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve">GRIKIŲ </w:t>
             </w:r>
             <w:r w:rsidR="00675BB5">
               <w:t>KR.KOŠĖ</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> SU SVIESTU</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00310B20">
+              <w:t xml:space="preserve"> SU ALYVUOGIŲ ALIEJUMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="004C655C" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007708F0">
               <w:t xml:space="preserve">PIENIŠKA MIEŽINIŲ </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">KR. KOŠĖ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00C2694F" w:rsidP="002E42B3">
             <w:r>
               <w:t>TRINTOS UOGOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">DUONA </w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00277BC4" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>TRINTOS UOGOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="001F6058" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>TRAPUTIS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="0006063B" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>BATONAS SU SVIESTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
+          <w:p w:rsidR="001E1FA4" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="0006063B" w:rsidRDefault="0006063B" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>TRAPUTIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00277BC4" w:rsidRDefault="00277BC4" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="00163EF5" w:rsidRDefault="00163EF5" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>RIESTAINIAI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00A81282" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D97EAB">
+              <w:t>PLĖŠOMA SŪRIO LAZDELĖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00367B80" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>VARŠKĖS SŪRIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007A65D4" w:rsidRDefault="007A65D4" w:rsidP="002E42B3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
-          <w:p w:rsidR="001E1FA4" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
-[...67 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
             <w:r w:rsidR="007708F0">
               <w:t>,VAISIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
             <w:r w:rsidR="002B29FA">
               <w:t>, VAISIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="0027316D" w:rsidP="002E42B3">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
             <w:r w:rsidR="00675BB5">
               <w:t>,VAISIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="006260CD" w:rsidP="002E42B3">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00DB4EB0" w:rsidP="002E42B3">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
             <w:r w:rsidR="00675BB5">
               <w:t>,VAISIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="004C655C" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001879AC">
               <w:t>ARBATA</w:t>
             </w:r>
             <w:r w:rsidR="00675BB5">
               <w:t>,VAISIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -659,51 +658,51 @@
               <w:t>PIETŪS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="000201AC" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>AGURKINĖ SRIUBA SU KRUOPOMIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
+          <w:p w:rsidR="00735FA6" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r>
               <w:t>TRINTA MORKŲ SRIUBA</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002B29FA" w:rsidRPr="003C6E00" w:rsidRDefault="002B29FA" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00DD029F" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve">ŠVIEŽIŲ </w:t>
             </w:r>
             <w:r w:rsidR="00D22382">
               <w:t xml:space="preserve"> KOPŪSTŲ SRIUBA SU MORKOMIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
             <w:r>
@@ -786,163 +785,172 @@
               <w:t>DUONA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C33EDC">
               <w:t>ORKAITĖJE KEPTAS VIŠTIENOS MALTINUKAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="002B29FA" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r>
-              <w:t>KARALIŠKI BALANDĖLIAI SU KIAULIENA</w:t>
+              <w:t>BALANDĖLIAI SU KIAULIENA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r w:rsidRPr="003C6E00">
               <w:t>JAUTIENOS TROŠKINYS SU PUPELĖMIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>LYDEKŲ PAPLOTĖLIAI SU AVIŽŲ SĖLENOMIS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00787DC3" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>GARINTAS  ŽUVIES APKEPAS SU AVIŽŲ SĖLENOMIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="001F6058" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>ŽEMAIČIŲ BLYNAI SU KIAULIENA</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="009D0124" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>ORKAITĖJE KEPTOS VIŠTIENOS ŠLAUNELĖS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r w:rsidRPr="003C6E00">
               <w:t>VIR</w:t>
             </w:r>
             <w:r w:rsidR="007774BE">
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00D2579F">
               <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:r w:rsidR="0034249D">
               <w:t>GRIKIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B29FA">
               <w:t>BULVIŲ KOŠĖ</w:t>
             </w:r>
+            <w:r w:rsidR="006059D1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="003C6E00">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A81282" w:rsidRPr="003C6E00">
               <w:t>VIRT</w:t>
             </w:r>
             <w:r w:rsidR="007774BE">
               <w:t xml:space="preserve">OS </w:t>
             </w:r>
             <w:r w:rsidR="00BD6BD4">
               <w:t xml:space="preserve">PERLINĖS </w:t>
             </w:r>
             <w:r w:rsidR="007774BE">
               <w:t>KRUOPOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
             <w:r>
               <w:t>VIRTI RYŽIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00847DC4" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001F6058">
-              <w:t>GRIETINĖ</w:t>
+            <w:r w:rsidR="000048C9">
+              <w:t xml:space="preserve">BRINKINTAS </w:t>
+            </w:r>
+            <w:r w:rsidR="008F0800">
+              <w:t>KUSKUSAS</w:t>
+            </w:r>
+            <w:r w:rsidR="009C3870">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="005D2555" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> KOPŪSTŲ SALOTOS</w:t>
             </w:r>
             <w:r w:rsidR="00DA116E">
               <w:t xml:space="preserve"> SU MORKOMIS,OBUOLIAIS</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>ŠVIEŽIŲ DARŽOVIŲ RINKINUKAS</w:t>
             </w:r>
@@ -992,53 +1000,59 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="002B29FA" w:rsidRPr="00A81282" w:rsidRDefault="002B29FA" w:rsidP="002E42B3"/>
           <w:p w:rsidR="002B29FA" w:rsidRPr="00A81282" w:rsidRDefault="002B29FA" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
             <w:r>
               <w:t>PLĖŠYTI SALOTŲ LAPAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00675BB5" w:rsidRDefault="001F6058" w:rsidP="002E42B3">
             <w:r>
               <w:t>ŠVIEŽIŲ DARŽOVIŲ RINKINUKAS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F6058" w:rsidRDefault="001F6058" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>MARINUOTI AGURKAI</w:t>
+          <w:p w:rsidR="001F6058" w:rsidRDefault="005247D2" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>MARINUOTI</w:t>
+            </w:r>
+            <w:r w:rsidR="00363DD6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F6058">
+              <w:t>AGURKAI</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="00AF0A63">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1183,230 +1197,212 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>VAKARIENĖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="000201AC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>VAKARIENĖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
+      <w:tr w:rsidR="00375921" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004A1E44" w:rsidRDefault="00B24B11" w:rsidP="007A26AF">
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
             <w:r>
               <w:t>VARŠKĖS APKEPAS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009519A8" w:rsidRDefault="009519A8" w:rsidP="007A26AF">
-[...7 lines deleted...]
-              <w:t>PERSIKAI</w:t>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>TRINTI PERSIKAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="00DA116E" w:rsidP="007A26AF">
+          <w:p w:rsidR="00375921" w:rsidRPr="003C6E00" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>OMLETAS SU FERMENTINIU SŪRIU,DUONA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>PIENIŠKA MAKARONŲ SRIUBA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
             <w:r>
               <w:t>KVIETINIŲ IR SPELTA MILTŲ BLYNAI SU BANANAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00375921" w:rsidRPr="003C6E00" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>DARŽOVIŲ TROŠKINYS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00375921" w:rsidTr="002E42B3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>NATŪRALUS JOGURTAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00375921" w:rsidRPr="004A4BA5" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>POMIDORAI, KONSERVUOTI ŽIRNELIAI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C6E00" w:rsidRDefault="00B24B11" w:rsidP="007A26AF">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t xml:space="preserve"> DUONOS SUMUŠTINIS SU KIAUŠINIAIS IR POMIDORAIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00375921" w:rsidRPr="004A4BA5" w:rsidRDefault="00375921" w:rsidP="00375921"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005C758E" w:rsidRDefault="00A03FE0" w:rsidP="001879AC">
-[...4 lines deleted...]
-          <w:p w:rsidR="00A03FE0" w:rsidRDefault="00A03FE0" w:rsidP="001879AC"/>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t xml:space="preserve">TRINTOS UOGOS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>NATŪRALUS JOGURTAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00375921" w:rsidRPr="004A4BA5" w:rsidRDefault="00375921" w:rsidP="00375921"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00675BB5" w:rsidRPr="003C6E00" w:rsidRDefault="00A03FE0" w:rsidP="001879AC">
-[...1 lines deleted...]
-              <w:t>DARŽOVIŲ TROŠKINYS</w:t>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>BANANAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
+      <w:tr w:rsidR="00375921" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B76969" w:rsidRDefault="00B76969" w:rsidP="007A26AF">
-[...1 lines deleted...]
-              <w:t>NATŪRALUS JOGURTAS</w:t>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>ARBATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00A81282" w:rsidP="007A26AF">
-[...9 lines deleted...]
-              <w:t>NATŪRALUS JOGURTAS</w:t>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>ARBATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00B24B11" w:rsidP="007A26AF">
-[...7 lines deleted...]
-          <w:p w:rsidR="00B24B11" w:rsidRPr="004A4BA5" w:rsidRDefault="00B24B11" w:rsidP="007A26AF"/>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>ARBATA</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00CA5A7D" w:rsidP="007A26AF">
-[...4 lines deleted...]
-          <w:p w:rsidR="00C42654" w:rsidRDefault="00C42654" w:rsidP="007A26AF"/>
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+            <w:r>
+              <w:t>PIENAS</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00A03FE0" w:rsidP="007A26AF">
-[...51 lines deleted...]
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00A03FE0" w:rsidP="007A26AF">
+          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
             <w:r>
               <w:t>KEFYRAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00F374BB" w:rsidRDefault="006D31DC">
       <w:r>
         <w:t>PASTABA: ESANT GAMYBINIAM BŪTINUMUI GALIMI PAKEITIMAI.</w:t>
       </w:r>
       <w:r w:rsidR="00AF0A63">
         <w:t>VAISIAI IR DARŽOVĖS GALI BŪTI PATEIKIAMI VISOS DIENOS METU</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D31DC" w:rsidRDefault="006D31DC"/>
     <w:sectPr w:rsidR="006D31DC" w:rsidSect="00ED513A">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="539" w:right="539" w:bottom="47" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1452,261 +1448,315 @@
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F374BB"/>
+    <w:rsid w:val="000048C9"/>
     <w:rsid w:val="000201AC"/>
     <w:rsid w:val="000261B7"/>
     <w:rsid w:val="000308C9"/>
     <w:rsid w:val="00046144"/>
     <w:rsid w:val="0004627F"/>
     <w:rsid w:val="00054B40"/>
+    <w:rsid w:val="0006063B"/>
     <w:rsid w:val="000611C4"/>
     <w:rsid w:val="0008149F"/>
     <w:rsid w:val="000A075B"/>
+    <w:rsid w:val="000A10D0"/>
+    <w:rsid w:val="000B5B45"/>
+    <w:rsid w:val="000D021D"/>
+    <w:rsid w:val="00130B0B"/>
     <w:rsid w:val="001324F1"/>
     <w:rsid w:val="00135757"/>
+    <w:rsid w:val="00163B4B"/>
+    <w:rsid w:val="00163EF5"/>
     <w:rsid w:val="0016576E"/>
     <w:rsid w:val="00172558"/>
     <w:rsid w:val="0018267F"/>
+    <w:rsid w:val="00184E19"/>
     <w:rsid w:val="001852DD"/>
     <w:rsid w:val="00185654"/>
     <w:rsid w:val="001879AC"/>
     <w:rsid w:val="00195A54"/>
     <w:rsid w:val="001D34FF"/>
     <w:rsid w:val="001E1FA4"/>
     <w:rsid w:val="001E6F31"/>
     <w:rsid w:val="001E70F3"/>
     <w:rsid w:val="001F3142"/>
     <w:rsid w:val="001F6058"/>
     <w:rsid w:val="00201C74"/>
     <w:rsid w:val="00207BAC"/>
     <w:rsid w:val="00225540"/>
     <w:rsid w:val="00233110"/>
+    <w:rsid w:val="00245B68"/>
     <w:rsid w:val="0024662B"/>
     <w:rsid w:val="00267E9E"/>
     <w:rsid w:val="00270152"/>
     <w:rsid w:val="002703E3"/>
+    <w:rsid w:val="0027316D"/>
+    <w:rsid w:val="00274F36"/>
+    <w:rsid w:val="00277BC4"/>
     <w:rsid w:val="00296000"/>
     <w:rsid w:val="002B29FA"/>
     <w:rsid w:val="002E42B3"/>
     <w:rsid w:val="002E45B1"/>
     <w:rsid w:val="002E7BB1"/>
     <w:rsid w:val="0030410B"/>
+    <w:rsid w:val="00310B20"/>
     <w:rsid w:val="0031462C"/>
+    <w:rsid w:val="00323C5F"/>
     <w:rsid w:val="00326335"/>
     <w:rsid w:val="00341374"/>
     <w:rsid w:val="0034249D"/>
     <w:rsid w:val="00347A46"/>
     <w:rsid w:val="00355593"/>
+    <w:rsid w:val="00363DD6"/>
+    <w:rsid w:val="00367B80"/>
+    <w:rsid w:val="00375921"/>
+    <w:rsid w:val="003A5128"/>
     <w:rsid w:val="003B49B5"/>
     <w:rsid w:val="003C20DB"/>
     <w:rsid w:val="003C6E00"/>
     <w:rsid w:val="003D1389"/>
     <w:rsid w:val="003E6927"/>
     <w:rsid w:val="003F02D8"/>
     <w:rsid w:val="00410525"/>
     <w:rsid w:val="00417EB2"/>
     <w:rsid w:val="00421AEB"/>
     <w:rsid w:val="00441087"/>
     <w:rsid w:val="00454255"/>
     <w:rsid w:val="004579CC"/>
     <w:rsid w:val="004752A3"/>
     <w:rsid w:val="004758AE"/>
     <w:rsid w:val="004A14A3"/>
     <w:rsid w:val="004A1E44"/>
     <w:rsid w:val="004A4BA5"/>
     <w:rsid w:val="004C655C"/>
     <w:rsid w:val="004D1B7A"/>
+    <w:rsid w:val="004D37A1"/>
     <w:rsid w:val="004F4BAA"/>
     <w:rsid w:val="005112AA"/>
+    <w:rsid w:val="005247D2"/>
     <w:rsid w:val="00525F5F"/>
     <w:rsid w:val="00532B45"/>
     <w:rsid w:val="0057020B"/>
     <w:rsid w:val="0057197E"/>
+    <w:rsid w:val="005B4657"/>
     <w:rsid w:val="005C694B"/>
     <w:rsid w:val="005C758E"/>
     <w:rsid w:val="005D225D"/>
     <w:rsid w:val="005D2555"/>
     <w:rsid w:val="005E6F8D"/>
     <w:rsid w:val="005F470C"/>
+    <w:rsid w:val="005F484A"/>
     <w:rsid w:val="00603547"/>
+    <w:rsid w:val="006059D1"/>
     <w:rsid w:val="00617402"/>
     <w:rsid w:val="006260CD"/>
     <w:rsid w:val="00626FF1"/>
+    <w:rsid w:val="006360DE"/>
     <w:rsid w:val="006378F1"/>
     <w:rsid w:val="00644CCB"/>
     <w:rsid w:val="00652995"/>
+    <w:rsid w:val="00653FF0"/>
+    <w:rsid w:val="0065708F"/>
+    <w:rsid w:val="0067558D"/>
     <w:rsid w:val="00675BB5"/>
     <w:rsid w:val="006D31DC"/>
+    <w:rsid w:val="00735FA6"/>
     <w:rsid w:val="007708F0"/>
     <w:rsid w:val="007774BE"/>
+    <w:rsid w:val="00787DC3"/>
     <w:rsid w:val="007A26AF"/>
     <w:rsid w:val="007A65D4"/>
+    <w:rsid w:val="007E4E1C"/>
+    <w:rsid w:val="007F3868"/>
+    <w:rsid w:val="00823024"/>
     <w:rsid w:val="00845920"/>
     <w:rsid w:val="00847DC4"/>
     <w:rsid w:val="0085241C"/>
     <w:rsid w:val="00854908"/>
     <w:rsid w:val="0085648E"/>
+    <w:rsid w:val="008A0C9A"/>
     <w:rsid w:val="008C7D2B"/>
     <w:rsid w:val="008D5F3C"/>
+    <w:rsid w:val="008F0800"/>
     <w:rsid w:val="00914ADE"/>
+    <w:rsid w:val="00922236"/>
     <w:rsid w:val="00946C7C"/>
     <w:rsid w:val="009519A8"/>
     <w:rsid w:val="009638B9"/>
     <w:rsid w:val="00975DB1"/>
     <w:rsid w:val="00996645"/>
+    <w:rsid w:val="00996901"/>
+    <w:rsid w:val="009A06FE"/>
     <w:rsid w:val="009A5018"/>
+    <w:rsid w:val="009B2B6A"/>
     <w:rsid w:val="009C1D52"/>
+    <w:rsid w:val="009C3870"/>
     <w:rsid w:val="009C7EB2"/>
+    <w:rsid w:val="009D0124"/>
     <w:rsid w:val="009D4D06"/>
     <w:rsid w:val="009F139E"/>
     <w:rsid w:val="009F335D"/>
     <w:rsid w:val="00A01DA0"/>
     <w:rsid w:val="00A03FE0"/>
     <w:rsid w:val="00A1755E"/>
     <w:rsid w:val="00A24760"/>
     <w:rsid w:val="00A36762"/>
     <w:rsid w:val="00A40849"/>
     <w:rsid w:val="00A517E2"/>
     <w:rsid w:val="00A57494"/>
     <w:rsid w:val="00A57A3A"/>
     <w:rsid w:val="00A624A9"/>
     <w:rsid w:val="00A672C5"/>
     <w:rsid w:val="00A81282"/>
     <w:rsid w:val="00AA1EBC"/>
     <w:rsid w:val="00AC7CE2"/>
     <w:rsid w:val="00AC7EC2"/>
     <w:rsid w:val="00AE450E"/>
     <w:rsid w:val="00AE4A50"/>
     <w:rsid w:val="00AF0A63"/>
     <w:rsid w:val="00AF1A32"/>
     <w:rsid w:val="00B04DEB"/>
     <w:rsid w:val="00B119FC"/>
     <w:rsid w:val="00B24B11"/>
     <w:rsid w:val="00B422F8"/>
     <w:rsid w:val="00B6319C"/>
     <w:rsid w:val="00B7651E"/>
     <w:rsid w:val="00B76969"/>
     <w:rsid w:val="00B81252"/>
     <w:rsid w:val="00B909F3"/>
     <w:rsid w:val="00BA2BB0"/>
     <w:rsid w:val="00BB47EF"/>
+    <w:rsid w:val="00BB5AB0"/>
     <w:rsid w:val="00BC646B"/>
     <w:rsid w:val="00BD161E"/>
     <w:rsid w:val="00BD6BD4"/>
     <w:rsid w:val="00C05A45"/>
     <w:rsid w:val="00C12901"/>
     <w:rsid w:val="00C22195"/>
     <w:rsid w:val="00C2694F"/>
+    <w:rsid w:val="00C332B2"/>
     <w:rsid w:val="00C33EDC"/>
     <w:rsid w:val="00C42654"/>
     <w:rsid w:val="00C45D06"/>
     <w:rsid w:val="00C51C98"/>
     <w:rsid w:val="00C53294"/>
     <w:rsid w:val="00C90D9C"/>
     <w:rsid w:val="00C977DA"/>
     <w:rsid w:val="00CA5A7D"/>
     <w:rsid w:val="00CB0C89"/>
     <w:rsid w:val="00CF2B86"/>
     <w:rsid w:val="00CF5461"/>
     <w:rsid w:val="00D13D66"/>
     <w:rsid w:val="00D22382"/>
     <w:rsid w:val="00D2579F"/>
     <w:rsid w:val="00D526E7"/>
     <w:rsid w:val="00D67496"/>
     <w:rsid w:val="00D924A0"/>
+    <w:rsid w:val="00D97EAB"/>
     <w:rsid w:val="00DA116E"/>
+    <w:rsid w:val="00DB4EB0"/>
+    <w:rsid w:val="00DC4056"/>
     <w:rsid w:val="00DD029F"/>
+    <w:rsid w:val="00DD4ADA"/>
     <w:rsid w:val="00DE03F5"/>
     <w:rsid w:val="00DF51F0"/>
     <w:rsid w:val="00DF75B8"/>
     <w:rsid w:val="00E15C84"/>
     <w:rsid w:val="00E2102F"/>
     <w:rsid w:val="00E26DCA"/>
     <w:rsid w:val="00E3533C"/>
     <w:rsid w:val="00E40757"/>
     <w:rsid w:val="00E47278"/>
+    <w:rsid w:val="00E8667F"/>
     <w:rsid w:val="00E9479E"/>
     <w:rsid w:val="00EA27CE"/>
     <w:rsid w:val="00EB333E"/>
+    <w:rsid w:val="00EC011E"/>
     <w:rsid w:val="00EC14DA"/>
     <w:rsid w:val="00ED513A"/>
+    <w:rsid w:val="00ED5D7F"/>
+    <w:rsid w:val="00EF704D"/>
     <w:rsid w:val="00F2735A"/>
     <w:rsid w:val="00F374BB"/>
     <w:rsid w:val="00F43D7A"/>
+    <w:rsid w:val="00F619AE"/>
     <w:rsid w:val="00F724FA"/>
     <w:rsid w:val="00F84B0A"/>
     <w:rsid w:val="00F906A0"/>
     <w:rsid w:val="00FA5B74"/>
     <w:rsid w:val="00FC75F7"/>
+    <w:rsid w:val="00FD2A14"/>
+    <w:rsid w:val="00FF4FEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="385C2263"/>
+  <w14:docId w14:val="25E00050"/>
   <w15:docId w15:val="{B92A6A0B-2312-44C2-8FB7-9E6290326F34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2413,77 +2463,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1180</Words>
-  <Characters>674</Characters>
+  <Words>1184</Words>
+  <Characters>675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SAVAITĖS MENIU</vt:lpstr>
       <vt:lpstr>SAVAITĖS MENIU</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Varpelis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1851</CharactersWithSpaces>
+  <CharactersWithSpaces>1856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SAVAITĖS MENIU</dc:title>
   <dc:subject/>
   <dc:creator>Babulia&amp;company</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>