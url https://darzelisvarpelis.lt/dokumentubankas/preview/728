--- v8 (2026-05-08)
+++ v9 (2026-05-28)
@@ -1,108 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="000308C9" w:rsidRPr="006378F1" w:rsidRDefault="003A5128" w:rsidP="000611C4">
+    <w:p w:rsidR="000308C9" w:rsidRPr="006378F1" w:rsidRDefault="00960F3C" w:rsidP="00960F3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="center" w:pos="7582"/>
         </w:tabs>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="001C731B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000611C4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>1 SAVAITĖ</w:t>
       </w:r>
-      <w:r w:rsidR="00AA1EBC">
+      <w:r w:rsidR="007619E7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        06.01-06.05</w:t>
+      </w:r>
+      <w:r w:rsidR="00033769">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>5.11-05.15</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="007A26AF" w:rsidRPr="006378F1" w:rsidRDefault="007A26AF" w:rsidP="007A26AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="center" w:pos="7582"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006378F1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Savaitės meniu</w:t>
       </w:r>
@@ -307,300 +298,301 @@
               <w:t>PUSRYČIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="000201AC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>PUSRYČIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00225540" w:rsidP="002E42B3">
-[...6 lines deleted...]
-            <w:r w:rsidR="00E47278">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00E47278" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>PIENIŠKA K</w:t>
+            </w:r>
+            <w:r w:rsidR="00313D08">
+              <w:t>UKURŪZŲ</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004C655C">
               <w:t>KR.</w:t>
             </w:r>
             <w:r w:rsidR="003C6E00">
               <w:t xml:space="preserve"> KOŠĖ</w:t>
             </w:r>
-            <w:r w:rsidR="00B76969">
+            <w:r w:rsidR="004C655C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00313D08">
+              <w:t xml:space="preserve">SU </w:t>
+            </w:r>
+            <w:r w:rsidR="00357902">
+              <w:t>UOGOM</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRPr="00277BC4" w:rsidRDefault="00277BC4" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>AVIŽINIŲ DRIBSNIŲ KOŠĖ SU SVIESTU</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRPr="00960F3C" w:rsidRDefault="0004085C" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve">AVIŽINIŲ DRIBSNIŲ KOŠĖ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00195A54" w:rsidP="002E42B3">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">KVIETINIŲ </w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00313D08" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>KVIETINIŲ</w:t>
             </w:r>
             <w:r w:rsidR="00A81282">
               <w:t xml:space="preserve"> KR KOŠĖ</w:t>
             </w:r>
-            <w:r w:rsidR="009519A8">
+            <w:r w:rsidR="00113152">
               <w:t xml:space="preserve"> SU SVIESTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="001879AC" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>GRIKIŲ KR. KOŠĖ</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE679C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00310B20">
+            <w:r w:rsidR="00262188">
               <w:t xml:space="preserve"> SU ALYVUOGIŲ ALIEJUMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="004C655C" w:rsidP="002E42B3">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="003C6E00" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007708F0">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">KR. KOŠĖ </w:t>
+            <w:r w:rsidR="00113152">
+              <w:t xml:space="preserve">PIENIŠKA </w:t>
+            </w:r>
+            <w:r w:rsidR="001879AC">
+              <w:t xml:space="preserve">MIEŽINIŲ </w:t>
+            </w:r>
+            <w:r w:rsidR="004C655C">
+              <w:t xml:space="preserve"> KR. KOŠĖ </w:t>
+            </w:r>
+            <w:r w:rsidR="00113152">
+              <w:t>SU SVIESTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00C2694F" w:rsidP="002E42B3">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00313D08" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>TRAPUTIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="0004085C" w:rsidP="002E42B3">
             <w:r>
               <w:t>TRINTOS UOGOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3050" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="0006063B" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>BATONAS SU SVIESTU</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="001879AC" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>BATONAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1FA4" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3"/>
-[...2 lines deleted...]
-              <w:t>TRAPUTIS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="001E1FA4" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>VAISIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00277BC4" w:rsidRDefault="00277BC4" w:rsidP="002E42B3"/>
-[...2 lines deleted...]
-              <w:t>RIESTAINIAI</w:t>
+          <w:p w:rsidR="002B29FA" w:rsidRDefault="00D70BFE" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>PLĖŠOMA SŪRIO LAZDELĖS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00A81282" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D97EAB">
-              <w:t>PLĖŠOMA SŪRIO LAZDELĖ</w:t>
+            <w:r w:rsidR="00D70BFE">
+              <w:t>DUONOS SUMUŠTINIS SU FERMENTINIU SŪRIU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00367B80" w:rsidP="002E42B3">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="002B5523" w:rsidP="002E42B3">
             <w:r>
               <w:t>VARŠKĖS SŪRIS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A65D4" w:rsidRDefault="007A65D4" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="007A65D4" w:rsidRDefault="007A65D4" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>VAISIAI</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00113152" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>TRINTOS UOGOS</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
-            <w:r w:rsidR="007708F0">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00D70BFE" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>PIENAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3015" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
+              <w:t>VAISIAI</w:t>
+            </w:r>
+            <w:r w:rsidR="001E1FA4">
+              <w:t>, ARBATA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="006260CD" w:rsidP="002E42B3">
+            <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
-            <w:r w:rsidR="002B29FA">
-[...27 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="004C655C" w:rsidP="002E42B3">
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>,VAISIAI</w:t>
+              <w:t xml:space="preserve">VAISIAI, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D70BFE">
+              <w:t>PIENAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="00D13D66" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="000201AC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>PIETŪS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
@@ -650,103 +642,113 @@
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="00D13D66" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="000201AC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>PIETŪS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="000201AC" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>AGURKINĖ SRIUBA SU KRUOPOMIS</w:t>
+              <w:t xml:space="preserve">AGURKINĖ SRIUBA SU </w:t>
+            </w:r>
+            <w:r w:rsidR="00313D08">
+              <w:t>PERLINĖMIS KRUOPOMIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00735FA6" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r>
               <w:t>TRINTA MORKŲ SRIUBA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B29FA" w:rsidRPr="003C6E00" w:rsidRDefault="002B29FA" w:rsidP="002E42B3"/>
+          <w:p w:rsidR="002B29FA" w:rsidRPr="003C6E00" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
+            <w:r w:rsidRPr="003C6E00">
+              <w:t xml:space="preserve">SU </w:t>
+            </w:r>
+            <w:r w:rsidR="007A2F27">
+              <w:t>PIENU</w:t>
+            </w:r>
+            <w:r w:rsidR="00960F3C">
+              <w:t xml:space="preserve"> IR GRIETINĖLE</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00DD029F" w:rsidP="002E42B3">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> KOPŪSTŲ SRIUBA SU MORKOMIS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00AF0A63" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve"> ŠVIEŽIŲ KOPŪSTŲ IR MORKŲ SRIUBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00270152" w:rsidP="002E42B3">
             <w:r>
               <w:t>ŽIRNIŲ</w:t>
             </w:r>
             <w:r w:rsidR="007A26AF">
               <w:t xml:space="preserve"> SRIUBA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRPr="000201AC" w:rsidRDefault="001F6058" w:rsidP="002E42B3">
+          <w:p w:rsidR="007A26AF" w:rsidRPr="000201AC" w:rsidRDefault="001879AC" w:rsidP="002E42B3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">BUROKĖLIŲ </w:t>
+              <w:t>BUROKĖLIŲ</w:t>
             </w:r>
             <w:r w:rsidR="007A26AF">
               <w:t xml:space="preserve">  SRIUBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="003C6E00">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="00454255" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="00454255">
               <w:t>DUONA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
@@ -774,322 +776,322 @@
             <w:r>
               <w:t>DUONA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="00AE450E" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="00AE450E">
               <w:t>DUONA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C33EDC">
+            <w:r w:rsidR="003C6E00">
               <w:t>ORKAITĖJE KEPTAS VIŠTIENOS MALTINUKAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="002B29FA" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r>
               <w:t>BALANDĖLIAI SU KIAULIENA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>JAUTIENOS TROŠKINYS SU PUPELĖMIS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="002B5523" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve">JAUTIENOS </w:t>
+            </w:r>
+            <w:r w:rsidR="002B29FA" w:rsidRPr="003C6E00">
+              <w:t>TROŠKINYS SU PUPELĖMIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00787DC3" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>GARINTAS  ŽUVIES APKEPAS SU AVIŽŲ SĖLENOMIS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00847DC4" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve">ORKAITĖJE KEPTAS LYDEKŲ </w:t>
+            </w:r>
+            <w:r w:rsidR="00D70BFE">
+              <w:t>APKEPAS SU AVIŽŲ SĖLENOMIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="009D0124" w:rsidP="002E42B3">
-            <w:r>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00847DC4" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00031158">
               <w:t>ORKAITĖJE KEPTOS VIŠTIENOS ŠLAUNELĖS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r w:rsidRPr="003C6E00">
               <w:t>VIR</w:t>
             </w:r>
             <w:r w:rsidR="007774BE">
-              <w:t>T</w:t>
-[...5 lines deleted...]
-              <w:t>GRIKIAI</w:t>
+              <w:t xml:space="preserve">TOS GRIKIŲ </w:t>
+            </w:r>
+            <w:r w:rsidR="00A81282" w:rsidRPr="003C6E00">
+              <w:t>KRUOPOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B29FA">
               <w:t>BULVIŲ KOŠĖ</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="003C6E00">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A81282" w:rsidRPr="003C6E00">
               <w:t>VIRT</w:t>
             </w:r>
             <w:r w:rsidR="007774BE">
-              <w:t xml:space="preserve">OS </w:t>
-[...5 lines deleted...]
-              <w:t>KRUOPOS</w:t>
+              <w:t>OS PERLINĖS KRUOPOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>VIRTI RYŽIAI</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="001879AC" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>VIRT</w:t>
+            </w:r>
+            <w:r w:rsidR="008C7D2B">
+              <w:t>I RYŽIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00847DC4" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000048C9">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00D70BFE">
+              <w:t>BRINKINTAS</w:t>
+            </w:r>
+            <w:r w:rsidR="002B5523">
+              <w:t xml:space="preserve"> KUSKUSAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="005D2555" w:rsidP="002E42B3">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> SU MORKOMIS,OBUOLIAIS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
+            <w:r w:rsidRPr="003C6E00">
+              <w:t>KOPŪSTŲ SALOTOS</w:t>
+            </w:r>
+            <w:r w:rsidR="00A81282" w:rsidRPr="003C6E00">
+              <w:t xml:space="preserve"> SU </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF0A63">
+              <w:t>MORKOMIS ,</w:t>
+            </w:r>
+            <w:r w:rsidR="003C6E00">
+              <w:t>OBUOLIAIS</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>ŠVIEŽIŲ DARŽOVIŲ RINKINUKAS</w:t>
             </w:r>
             <w:r w:rsidR="003C6E00">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00E15C84" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r>
               <w:t>ŠVIEŽIŲ DARŽOVIŲ RINKINUKAS</w:t>
             </w:r>
             <w:r w:rsidR="00AF0A63">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B76969">
-[...1 lines deleted...]
-            </w:r>
             <w:r w:rsidR="004C655C">
-              <w:t xml:space="preserve">-JŲ RŪŠIŲ </w:t>
-[...4 lines deleted...]
-              <w:t>RAUGINTI AGURKAI</w:t>
+              <w:t xml:space="preserve">3-JŲ RŪŠIŲ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF0A63" w:rsidRDefault="00313D08" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>DARŽOVĖS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="004C655C" w:rsidRDefault="00B76969" w:rsidP="002E42B3">
-[...4 lines deleted...]
-          <w:p w:rsidR="00B76969" w:rsidRPr="003C6E00" w:rsidRDefault="00A624A9" w:rsidP="002E42B3">
+          <w:p w:rsidR="004C655C" w:rsidRDefault="004C655C" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve">PEKINO SALOTOS SU PAPRIKOMIS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C655C" w:rsidRPr="003C6E00" w:rsidRDefault="004C655C" w:rsidP="002E42B3">
             <w:r>
               <w:t>ŠVIEŽI AGURKAI</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="002B29FA" w:rsidRPr="00A81282" w:rsidRDefault="002B29FA" w:rsidP="002E42B3"/>
           <w:p w:rsidR="002B29FA" w:rsidRPr="00A81282" w:rsidRDefault="002B29FA" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>PLĖŠYTI SALOTŲ LAPAI</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00270152" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>POMIDORŲ SALOTOS SU NESALDINTU JOGURTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00675BB5" w:rsidRDefault="001F6058" w:rsidP="002E42B3">
-[...12 lines deleted...]
-              <w:t>AGURKAI</w:t>
+          <w:p w:rsidR="001879AC" w:rsidRDefault="00847DC4" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>AGURKŲ</w:t>
+            </w:r>
+            <w:r w:rsidR="0085241C">
+              <w:t xml:space="preserve"> IR POMIDORŲ</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> SALOTOS SU ALYVUOGIŲ ALIEJUMI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00847DC4" w:rsidRDefault="00854908" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>RAUDONOJI PAPRIKA</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="00AF0A63">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="007708F0" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t>POMIDORŲ SALOTOS SU NESALDINTU JOGURTU</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00A14E68" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>PLĖŠYTI SALOTŲ LAPAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r>
               <w:t>VANDUO SU CITRINA</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1197,212 +1199,214 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>VAKARIENĖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="000201AC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>VAKARIENĖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00375921" w:rsidTr="002E42B3">
+      <w:tr w:rsidR="0004085C" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
+            <w:r>
+              <w:t>TRINTA VARŠKĖ SU GRIETINE IR UOGOMIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRPr="003C6E00" w:rsidRDefault="00375921" w:rsidP="00375921">
-[...1 lines deleted...]
-              <w:t>OMLETAS SU FERMENTINIU SŪRIU,DUONA</w:t>
+          <w:p w:rsidR="0004085C" w:rsidRPr="00960F3C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
+            <w:r>
+              <w:t>OMLETAS SU FERMENTINIU SŪRIU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+          <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
+            <w:r>
+              <w:t xml:space="preserve">VARŠKĖS APKEPAS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
+            <w:r>
+              <w:t>TRINTI KONSERVUOTI PERSIKAI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
             <w:r>
               <w:t>PIENIŠKA MAKARONŲ SRIUBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2957" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0004085C" w:rsidRPr="003C6E00" w:rsidRDefault="00D70BFE" w:rsidP="0004085C">
+            <w:r>
+              <w:t>DARŽOVIŲ TROŠKINYS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0004085C" w:rsidTr="002E42B3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
+            <w:r>
+              <w:t>BATONAS SU SVIESTU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
+            <w:r>
+              <w:t xml:space="preserve">DUONA </w:t>
+            </w:r>
+            <w:r w:rsidR="00547C53">
+              <w:t>,POMIDORAI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00547C53" w:rsidRDefault="00547C53" w:rsidP="0004085C">
+            <w:r>
+              <w:t>ŽIRNELIAI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0004085C" w:rsidRPr="004A4BA5" w:rsidRDefault="0004085C" w:rsidP="0004085C">
+            <w:r>
+              <w:t>JOGURTAS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
-[...1 lines deleted...]
-              <w:t>KVIETINIŲ IR SPELTA MILTŲ BLYNAI SU BANANAIS</w:t>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="00D70BFE" w:rsidP="0004085C">
+            <w:r>
+              <w:t xml:space="preserve"> SUMUŠTINIS SU KIAUŠINIAIS IR POMIDORU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRPr="003C6E00" w:rsidRDefault="00375921" w:rsidP="00375921">
-[...1 lines deleted...]
-              <w:t>DARŽOVIŲ TROŠKINYS</w:t>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="00D70BFE" w:rsidP="0004085C">
+            <w:r>
+              <w:t>BANANAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00375921" w:rsidTr="002E42B3">
+      <w:tr w:rsidR="0004085C" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
-[...1 lines deleted...]
-              <w:t>NATŪRALUS JOGURTAS</w:t>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
+            <w:r>
+              <w:t>KAKAVA SU PIENU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRPr="004A4BA5" w:rsidRDefault="00375921" w:rsidP="00375921">
-[...1 lines deleted...]
-              <w:t>POMIDORAI, KONSERVUOTI ŽIRNELIAI</w:t>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="00547C53" w:rsidP="0004085C">
+            <w:r>
+              <w:t>ARBATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
-[...4 lines deleted...]
-          <w:p w:rsidR="00375921" w:rsidRPr="004A4BA5" w:rsidRDefault="00375921" w:rsidP="00375921"/>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
+            <w:r>
+              <w:t>ARBATA</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
-[...9 lines deleted...]
-          <w:p w:rsidR="00375921" w:rsidRPr="004A4BA5" w:rsidRDefault="00375921" w:rsidP="00375921"/>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
+            <w:r>
+              <w:t>ARBATA</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
-[...51 lines deleted...]
-          <w:p w:rsidR="00375921" w:rsidRDefault="00375921" w:rsidP="00375921">
+          <w:p w:rsidR="0004085C" w:rsidRDefault="00D70BFE" w:rsidP="0004085C">
             <w:r>
               <w:t>KEFYRAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00F374BB" w:rsidRDefault="006D31DC">
       <w:r>
         <w:t>PASTABA: ESANT GAMYBINIAM BŪTINUMUI GALIMI PAKEITIMAI.</w:t>
       </w:r>
       <w:r w:rsidR="00AF0A63">
         <w:t>VAISIAI IR DARŽOVĖS GALI BŪTI PATEIKIAMI VISOS DIENOS METU</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D31DC" w:rsidRDefault="006D31DC"/>
     <w:sectPr w:rsidR="006D31DC" w:rsidSect="00ED513A">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="539" w:right="539" w:bottom="47" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1448,315 +1452,266 @@
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F374BB"/>
-    <w:rsid w:val="000048C9"/>
     <w:rsid w:val="000201AC"/>
+    <w:rsid w:val="0002571A"/>
     <w:rsid w:val="000261B7"/>
     <w:rsid w:val="000308C9"/>
-    <w:rsid w:val="00046144"/>
+    <w:rsid w:val="00031158"/>
+    <w:rsid w:val="00033769"/>
+    <w:rsid w:val="0004085C"/>
     <w:rsid w:val="0004627F"/>
     <w:rsid w:val="00054B40"/>
-    <w:rsid w:val="0006063B"/>
     <w:rsid w:val="000611C4"/>
-    <w:rsid w:val="0008149F"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00163EF5"/>
+    <w:rsid w:val="000949F7"/>
+    <w:rsid w:val="000B2CAE"/>
+    <w:rsid w:val="00113152"/>
+    <w:rsid w:val="00161646"/>
     <w:rsid w:val="0016576E"/>
     <w:rsid w:val="00172558"/>
+    <w:rsid w:val="0017552C"/>
     <w:rsid w:val="0018267F"/>
-    <w:rsid w:val="00184E19"/>
-    <w:rsid w:val="001852DD"/>
     <w:rsid w:val="00185654"/>
+    <w:rsid w:val="0018794B"/>
     <w:rsid w:val="001879AC"/>
-    <w:rsid w:val="00195A54"/>
+    <w:rsid w:val="001C731B"/>
     <w:rsid w:val="001D34FF"/>
     <w:rsid w:val="001E1FA4"/>
     <w:rsid w:val="001E6F31"/>
     <w:rsid w:val="001E70F3"/>
     <w:rsid w:val="001F3142"/>
-    <w:rsid w:val="001F6058"/>
     <w:rsid w:val="00201C74"/>
-    <w:rsid w:val="00207BAC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0024662B"/>
+    <w:rsid w:val="002159A0"/>
+    <w:rsid w:val="002254B7"/>
+    <w:rsid w:val="00262188"/>
     <w:rsid w:val="00267E9E"/>
     <w:rsid w:val="00270152"/>
     <w:rsid w:val="002703E3"/>
-    <w:rsid w:val="0027316D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00277BC4"/>
+    <w:rsid w:val="002952F3"/>
     <w:rsid w:val="00296000"/>
     <w:rsid w:val="002B29FA"/>
+    <w:rsid w:val="002B5523"/>
     <w:rsid w:val="002E42B3"/>
     <w:rsid w:val="002E45B1"/>
     <w:rsid w:val="002E7BB1"/>
-    <w:rsid w:val="0030410B"/>
-    <w:rsid w:val="00310B20"/>
+    <w:rsid w:val="00313D08"/>
     <w:rsid w:val="0031462C"/>
-    <w:rsid w:val="00323C5F"/>
     <w:rsid w:val="00326335"/>
     <w:rsid w:val="00341374"/>
-    <w:rsid w:val="0034249D"/>
     <w:rsid w:val="00347A46"/>
     <w:rsid w:val="00355593"/>
-    <w:rsid w:val="00363DD6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003A5128"/>
+    <w:rsid w:val="00357902"/>
+    <w:rsid w:val="0038358E"/>
+    <w:rsid w:val="0039353A"/>
     <w:rsid w:val="003B49B5"/>
     <w:rsid w:val="003C20DB"/>
     <w:rsid w:val="003C6E00"/>
     <w:rsid w:val="003D1389"/>
-    <w:rsid w:val="003E6927"/>
-    <w:rsid w:val="003F02D8"/>
+    <w:rsid w:val="00402F9C"/>
     <w:rsid w:val="00410525"/>
     <w:rsid w:val="00417EB2"/>
     <w:rsid w:val="00421AEB"/>
     <w:rsid w:val="00441087"/>
+    <w:rsid w:val="00451CD2"/>
+    <w:rsid w:val="004534FE"/>
     <w:rsid w:val="00454255"/>
     <w:rsid w:val="004579CC"/>
     <w:rsid w:val="004752A3"/>
-    <w:rsid w:val="004758AE"/>
+    <w:rsid w:val="0049273B"/>
+    <w:rsid w:val="00495E70"/>
     <w:rsid w:val="004A14A3"/>
     <w:rsid w:val="004A1E44"/>
     <w:rsid w:val="004A4BA5"/>
     <w:rsid w:val="004C655C"/>
     <w:rsid w:val="004D1B7A"/>
-    <w:rsid w:val="004D37A1"/>
     <w:rsid w:val="004F4BAA"/>
     <w:rsid w:val="005112AA"/>
-    <w:rsid w:val="005247D2"/>
+    <w:rsid w:val="0052043C"/>
     <w:rsid w:val="00525F5F"/>
     <w:rsid w:val="00532B45"/>
-    <w:rsid w:val="0057020B"/>
+    <w:rsid w:val="00532C59"/>
+    <w:rsid w:val="00547C53"/>
     <w:rsid w:val="0057197E"/>
-    <w:rsid w:val="005B4657"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005D2555"/>
+    <w:rsid w:val="00596F22"/>
+    <w:rsid w:val="005A2215"/>
+    <w:rsid w:val="005D72E1"/>
     <w:rsid w:val="005E6F8D"/>
     <w:rsid w:val="005F470C"/>
-    <w:rsid w:val="005F484A"/>
     <w:rsid w:val="00603547"/>
-    <w:rsid w:val="006059D1"/>
     <w:rsid w:val="00617402"/>
+    <w:rsid w:val="00621624"/>
     <w:rsid w:val="006260CD"/>
-    <w:rsid w:val="00626FF1"/>
-    <w:rsid w:val="006360DE"/>
     <w:rsid w:val="006378F1"/>
     <w:rsid w:val="00644CCB"/>
     <w:rsid w:val="00652995"/>
-    <w:rsid w:val="00653FF0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00675BB5"/>
     <w:rsid w:val="006D31DC"/>
-    <w:rsid w:val="00735FA6"/>
-    <w:rsid w:val="007708F0"/>
+    <w:rsid w:val="007619E7"/>
+    <w:rsid w:val="007637FA"/>
     <w:rsid w:val="007774BE"/>
-    <w:rsid w:val="00787DC3"/>
+    <w:rsid w:val="00792B40"/>
     <w:rsid w:val="007A26AF"/>
+    <w:rsid w:val="007A2F27"/>
     <w:rsid w:val="007A65D4"/>
-    <w:rsid w:val="007E4E1C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00823024"/>
+    <w:rsid w:val="007C0DB0"/>
+    <w:rsid w:val="00802ADF"/>
+    <w:rsid w:val="0081598D"/>
     <w:rsid w:val="00845920"/>
     <w:rsid w:val="00847DC4"/>
     <w:rsid w:val="0085241C"/>
     <w:rsid w:val="00854908"/>
-    <w:rsid w:val="0085648E"/>
-    <w:rsid w:val="008A0C9A"/>
+    <w:rsid w:val="00871082"/>
     <w:rsid w:val="008C7D2B"/>
     <w:rsid w:val="008D5F3C"/>
-    <w:rsid w:val="008F0800"/>
     <w:rsid w:val="00914ADE"/>
-    <w:rsid w:val="00922236"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009638B9"/>
+    <w:rsid w:val="00960F3C"/>
     <w:rsid w:val="00975DB1"/>
+    <w:rsid w:val="00982231"/>
+    <w:rsid w:val="0098305F"/>
     <w:rsid w:val="00996645"/>
-    <w:rsid w:val="00996901"/>
-    <w:rsid w:val="009A06FE"/>
+    <w:rsid w:val="009A3CDB"/>
     <w:rsid w:val="009A5018"/>
-    <w:rsid w:val="009B2B6A"/>
     <w:rsid w:val="009C1D52"/>
-    <w:rsid w:val="009C3870"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009D0124"/>
     <w:rsid w:val="009D4D06"/>
     <w:rsid w:val="009F139E"/>
-    <w:rsid w:val="009F335D"/>
     <w:rsid w:val="00A01DA0"/>
-    <w:rsid w:val="00A03FE0"/>
+    <w:rsid w:val="00A14E68"/>
     <w:rsid w:val="00A1755E"/>
-    <w:rsid w:val="00A24760"/>
     <w:rsid w:val="00A36762"/>
     <w:rsid w:val="00A40849"/>
-    <w:rsid w:val="00A517E2"/>
     <w:rsid w:val="00A57494"/>
     <w:rsid w:val="00A57A3A"/>
-    <w:rsid w:val="00A624A9"/>
     <w:rsid w:val="00A672C5"/>
     <w:rsid w:val="00A81282"/>
     <w:rsid w:val="00AA1EBC"/>
     <w:rsid w:val="00AC7CE2"/>
     <w:rsid w:val="00AC7EC2"/>
     <w:rsid w:val="00AE450E"/>
     <w:rsid w:val="00AE4A50"/>
     <w:rsid w:val="00AF0A63"/>
     <w:rsid w:val="00AF1A32"/>
-    <w:rsid w:val="00B04DEB"/>
     <w:rsid w:val="00B119FC"/>
-    <w:rsid w:val="00B24B11"/>
+    <w:rsid w:val="00B303DF"/>
     <w:rsid w:val="00B422F8"/>
+    <w:rsid w:val="00B43635"/>
     <w:rsid w:val="00B6319C"/>
     <w:rsid w:val="00B7651E"/>
-    <w:rsid w:val="00B76969"/>
-    <w:rsid w:val="00B81252"/>
     <w:rsid w:val="00B909F3"/>
-    <w:rsid w:val="00BA2BB0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB5AB0"/>
     <w:rsid w:val="00BC646B"/>
-    <w:rsid w:val="00BD161E"/>
-    <w:rsid w:val="00BD6BD4"/>
     <w:rsid w:val="00C05A45"/>
     <w:rsid w:val="00C12901"/>
     <w:rsid w:val="00C22195"/>
-    <w:rsid w:val="00C2694F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C42654"/>
     <w:rsid w:val="00C45D06"/>
     <w:rsid w:val="00C51C98"/>
     <w:rsid w:val="00C53294"/>
     <w:rsid w:val="00C90D9C"/>
-    <w:rsid w:val="00C977DA"/>
-    <w:rsid w:val="00CA5A7D"/>
     <w:rsid w:val="00CB0C89"/>
     <w:rsid w:val="00CF2B86"/>
     <w:rsid w:val="00CF5461"/>
+    <w:rsid w:val="00D0742D"/>
     <w:rsid w:val="00D13D66"/>
-    <w:rsid w:val="00D22382"/>
-    <w:rsid w:val="00D2579F"/>
+    <w:rsid w:val="00D17EFB"/>
+    <w:rsid w:val="00D27190"/>
     <w:rsid w:val="00D526E7"/>
     <w:rsid w:val="00D67496"/>
+    <w:rsid w:val="00D70BFE"/>
+    <w:rsid w:val="00D903DB"/>
     <w:rsid w:val="00D924A0"/>
-    <w:rsid w:val="00D97EAB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DD4ADA"/>
     <w:rsid w:val="00DE03F5"/>
     <w:rsid w:val="00DF51F0"/>
-    <w:rsid w:val="00DF75B8"/>
     <w:rsid w:val="00E15C84"/>
     <w:rsid w:val="00E2102F"/>
     <w:rsid w:val="00E26DCA"/>
+    <w:rsid w:val="00E32AFE"/>
     <w:rsid w:val="00E3533C"/>
     <w:rsid w:val="00E40757"/>
     <w:rsid w:val="00E47278"/>
-    <w:rsid w:val="00E8667F"/>
+    <w:rsid w:val="00E56147"/>
     <w:rsid w:val="00E9479E"/>
-    <w:rsid w:val="00EA27CE"/>
+    <w:rsid w:val="00E96306"/>
     <w:rsid w:val="00EB333E"/>
-    <w:rsid w:val="00EC011E"/>
     <w:rsid w:val="00EC14DA"/>
     <w:rsid w:val="00ED513A"/>
-    <w:rsid w:val="00ED5D7F"/>
-    <w:rsid w:val="00EF704D"/>
+    <w:rsid w:val="00EE679C"/>
+    <w:rsid w:val="00F1709D"/>
+    <w:rsid w:val="00F20A70"/>
     <w:rsid w:val="00F2735A"/>
     <w:rsid w:val="00F374BB"/>
     <w:rsid w:val="00F43D7A"/>
-    <w:rsid w:val="00F619AE"/>
+    <w:rsid w:val="00F71F9B"/>
     <w:rsid w:val="00F724FA"/>
     <w:rsid w:val="00F84B0A"/>
     <w:rsid w:val="00F906A0"/>
-    <w:rsid w:val="00FA5B74"/>
+    <w:rsid w:val="00F94F83"/>
     <w:rsid w:val="00FC75F7"/>
-    <w:rsid w:val="00FD2A14"/>
-    <w:rsid w:val="00FF4FEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="25E00050"/>
+  <w14:docId w14:val="5B57F0B9"/>
   <w15:docId w15:val="{B92A6A0B-2312-44C2-8FB7-9E6290326F34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2462,78 +2417,78 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>675</Characters>
+  <Pages>1</Pages>
+  <Words>1233</Words>
+  <Characters>704</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SAVAITĖS MENIU</vt:lpstr>
       <vt:lpstr>SAVAITĖS MENIU</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Varpelis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1856</CharactersWithSpaces>
+  <CharactersWithSpaces>1934</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SAVAITĖS MENIU</dc:title>
   <dc:subject/>
   <dc:creator>Babulia&amp;company</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>