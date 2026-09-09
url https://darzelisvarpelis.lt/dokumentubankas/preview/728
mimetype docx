--- v9 (2026-05-28)
+++ v10 (2026-09-09)
@@ -41,62 +41,68 @@
         </w:rPr>
         <w:t xml:space="preserve">                                                 </w:t>
       </w:r>
       <w:r w:rsidR="001C731B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000611C4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>1 SAVAITĖ</w:t>
       </w:r>
       <w:r w:rsidR="007619E7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve">        06.01-06.05</w:t>
+        <w:t xml:space="preserve">        0</w:t>
       </w:r>
-      <w:r w:rsidR="00033769">
+      <w:r w:rsidR="005F44D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>8.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00600DFB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>24-08.28</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="007A26AF" w:rsidRPr="006378F1" w:rsidRDefault="007A26AF" w:rsidP="007A26AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="center" w:pos="7582"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006378F1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Savaitės meniu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -452,51 +458,51 @@
           <w:p w:rsidR="007A26AF" w:rsidRDefault="001879AC" w:rsidP="002E42B3">
             <w:r>
               <w:t>BATONAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="007A26AF" w:rsidP="002E42B3"/>
           <w:p w:rsidR="001E1FA4" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3">
             <w:r>
               <w:t>VAISIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="002B29FA" w:rsidRDefault="00D70BFE" w:rsidP="002E42B3">
             <w:r>
-              <w:t>PLĖŠOMA SŪRIO LAZDELĖS</w:t>
+              <w:t>PLĖŠOMA SŪRIO LAZDELĖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00A81282" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D70BFE">
               <w:t>DUONOS SUMUŠTINIS SU FERMENTINIU SŪRIU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="002B5523" w:rsidP="002E42B3">
             <w:r>
               <w:t>VARŠKĖS SŪRIS</w:t>
             </w:r>
           </w:p>
@@ -691,50 +697,52 @@
               <w:t xml:space="preserve"> IR GRIETINĖLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00AF0A63" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> ŠVIEŽIŲ KOPŪSTŲ IR MORKŲ SRIUBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00270152" w:rsidP="002E42B3">
             <w:r>
               <w:t>ŽIRNIŲ</w:t>
             </w:r>
             <w:r w:rsidR="007A26AF">
               <w:t xml:space="preserve"> SRIUBA </w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="000201AC" w:rsidRDefault="001879AC" w:rsidP="002E42B3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>BUROKĖLIŲ</w:t>
             </w:r>
             <w:r w:rsidR="007A26AF">
               <w:t xml:space="preserve">  SRIUBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="003C6E00">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
@@ -795,82 +803,79 @@
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="001E1FA4" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003C6E00">
               <w:t>ORKAITĖJE KEPTAS VIŠTIENOS MALTINUKAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3050" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="002B29FA" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r>
               <w:t>BALANDĖLIAI SU KIAULIENA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="002B5523" w:rsidP="002E42B3">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">JAUTIENOS </w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="007172A1" w:rsidP="002E42B3">
+            <w:r>
+              <w:t xml:space="preserve">TRIUŠIENOS </w:t>
             </w:r>
             <w:r w:rsidR="002B29FA" w:rsidRPr="003C6E00">
               <w:t>TROŠKINYS SU PUPELĖMIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00847DC4" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve">ORKAITĖJE KEPTAS LYDEKŲ </w:t>
             </w:r>
             <w:r w:rsidR="00D70BFE">
               <w:t>APKEPAS SU AVIŽŲ SĖLENOMIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A26AF" w:rsidRDefault="00847DC4" w:rsidP="002E42B3">
-[...4 lines deleted...]
-              <w:t>ORKAITĖJE KEPTOS VIŠTIENOS ŠLAUNELĖS</w:t>
+          <w:p w:rsidR="007A26AF" w:rsidRDefault="00CE3F23" w:rsidP="002E42B3">
+            <w:r>
+              <w:t>KALAKUTŲ ŠLAUNELIŲ MĖSOS TROŠKINYS POMIDORŲ TYRĖJE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="002B29FA" w:rsidP="002E42B3">
             <w:r w:rsidRPr="003C6E00">
               <w:t>VIR</w:t>
             </w:r>
             <w:r w:rsidR="007774BE">
               <w:t xml:space="preserve">TOS GRIKIŲ </w:t>
             </w:r>
             <w:r w:rsidR="00A81282" w:rsidRPr="003C6E00">
               <w:t>KRUOPOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -901,55 +906,52 @@
               <w:t>OS PERLINĖS KRUOPOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="001879AC" w:rsidP="002E42B3">
             <w:r>
               <w:t>VIRT</w:t>
             </w:r>
             <w:r w:rsidR="008C7D2B">
               <w:t>I RYŽIAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRDefault="00847DC4" w:rsidP="002E42B3">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D70BFE">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> KUSKUSAS</w:t>
+            <w:r w:rsidR="00CE3F23">
+              <w:t>VIRTOS KVIETINĖS KRUOPOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A26AF" w:rsidTr="002E42B3">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="007A26AF" w:rsidRPr="003C6E00" w:rsidRDefault="007A26AF" w:rsidP="002E42B3">
             <w:r w:rsidRPr="003C6E00">
               <w:t>KOPŪSTŲ SALOTOS</w:t>
             </w:r>
             <w:r w:rsidR="00A81282" w:rsidRPr="003C6E00">
               <w:t xml:space="preserve"> SU </w:t>
             </w:r>
             <w:r w:rsidR="00AF0A63">
               <w:t>MORKOMIS ,</w:t>
             </w:r>
             <w:r w:rsidR="003C6E00">
               <w:t>OBUOLIAIS</w:t>
@@ -1362,53 +1364,53 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0004085C" w:rsidRDefault="0004085C" w:rsidP="0004085C">
             <w:r>
               <w:t>ARBATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0004085C" w:rsidRDefault="00D70BFE" w:rsidP="0004085C">
-[...1 lines deleted...]
-              <w:t>KEFYRAS</w:t>
+          <w:p w:rsidR="0004085C" w:rsidRDefault="00CE3F23" w:rsidP="0004085C">
+            <w:r>
+              <w:t>ARBATA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00F374BB" w:rsidRDefault="006D31DC">
       <w:r>
         <w:t>PASTABA: ESANT GAMYBINIAM BŪTINUMUI GALIMI PAKEITIMAI.</w:t>
       </w:r>
       <w:r w:rsidR="00AF0A63">
         <w:t>VAISIAI IR DARŽOVĖS GALI BŪTI PATEIKIAMI VISOS DIENOS METU</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D31DC" w:rsidRDefault="006D31DC"/>
     <w:sectPr w:rsidR="006D31DC" w:rsidSect="00ED513A">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="539" w:right="539" w:bottom="47" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1452,62 +1454,64 @@
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F374BB"/>
+    <w:rsid w:val="00014929"/>
     <w:rsid w:val="000201AC"/>
     <w:rsid w:val="0002571A"/>
     <w:rsid w:val="000261B7"/>
     <w:rsid w:val="000308C9"/>
     <w:rsid w:val="00031158"/>
     <w:rsid w:val="00033769"/>
     <w:rsid w:val="0004085C"/>
     <w:rsid w:val="0004627F"/>
     <w:rsid w:val="00054B40"/>
     <w:rsid w:val="000611C4"/>
     <w:rsid w:val="000949F7"/>
     <w:rsid w:val="000B2CAE"/>
+    <w:rsid w:val="000D4BCB"/>
     <w:rsid w:val="00113152"/>
     <w:rsid w:val="00161646"/>
     <w:rsid w:val="0016576E"/>
     <w:rsid w:val="00172558"/>
     <w:rsid w:val="0017552C"/>
     <w:rsid w:val="0018267F"/>
     <w:rsid w:val="00185654"/>
     <w:rsid w:val="0018794B"/>
     <w:rsid w:val="001879AC"/>
     <w:rsid w:val="001C731B"/>
     <w:rsid w:val="001D34FF"/>
     <w:rsid w:val="001E1FA4"/>
     <w:rsid w:val="001E6F31"/>
     <w:rsid w:val="001E70F3"/>
     <w:rsid w:val="001F3142"/>
     <w:rsid w:val="00201C74"/>
     <w:rsid w:val="002159A0"/>
     <w:rsid w:val="002254B7"/>
     <w:rsid w:val="00262188"/>
     <w:rsid w:val="00267E9E"/>
     <w:rsid w:val="00270152"/>
     <w:rsid w:val="002703E3"/>
     <w:rsid w:val="002952F3"/>
     <w:rsid w:val="00296000"/>
     <w:rsid w:val="002B29FA"/>
@@ -1535,119 +1539,124 @@
     <w:rsid w:val="00441087"/>
     <w:rsid w:val="00451CD2"/>
     <w:rsid w:val="004534FE"/>
     <w:rsid w:val="00454255"/>
     <w:rsid w:val="004579CC"/>
     <w:rsid w:val="004752A3"/>
     <w:rsid w:val="0049273B"/>
     <w:rsid w:val="00495E70"/>
     <w:rsid w:val="004A14A3"/>
     <w:rsid w:val="004A1E44"/>
     <w:rsid w:val="004A4BA5"/>
     <w:rsid w:val="004C655C"/>
     <w:rsid w:val="004D1B7A"/>
     <w:rsid w:val="004F4BAA"/>
     <w:rsid w:val="005112AA"/>
     <w:rsid w:val="0052043C"/>
     <w:rsid w:val="00525F5F"/>
     <w:rsid w:val="00532B45"/>
     <w:rsid w:val="00532C59"/>
     <w:rsid w:val="00547C53"/>
     <w:rsid w:val="0057197E"/>
     <w:rsid w:val="00596F22"/>
     <w:rsid w:val="005A2215"/>
     <w:rsid w:val="005D72E1"/>
     <w:rsid w:val="005E6F8D"/>
+    <w:rsid w:val="005F44D6"/>
     <w:rsid w:val="005F470C"/>
+    <w:rsid w:val="00600DFB"/>
     <w:rsid w:val="00603547"/>
     <w:rsid w:val="00617402"/>
     <w:rsid w:val="00621624"/>
     <w:rsid w:val="006260CD"/>
     <w:rsid w:val="006378F1"/>
     <w:rsid w:val="00644CCB"/>
     <w:rsid w:val="00652995"/>
     <w:rsid w:val="006D31DC"/>
+    <w:rsid w:val="007172A1"/>
     <w:rsid w:val="007619E7"/>
     <w:rsid w:val="007637FA"/>
     <w:rsid w:val="007774BE"/>
     <w:rsid w:val="00792B40"/>
     <w:rsid w:val="007A26AF"/>
     <w:rsid w:val="007A2F27"/>
     <w:rsid w:val="007A65D4"/>
     <w:rsid w:val="007C0DB0"/>
     <w:rsid w:val="00802ADF"/>
     <w:rsid w:val="0081598D"/>
     <w:rsid w:val="00845920"/>
     <w:rsid w:val="00847DC4"/>
     <w:rsid w:val="0085241C"/>
     <w:rsid w:val="00854908"/>
     <w:rsid w:val="00871082"/>
     <w:rsid w:val="008C7D2B"/>
     <w:rsid w:val="008D5F3C"/>
     <w:rsid w:val="00914ADE"/>
     <w:rsid w:val="00960F3C"/>
     <w:rsid w:val="00975DB1"/>
     <w:rsid w:val="00982231"/>
     <w:rsid w:val="0098305F"/>
     <w:rsid w:val="00996645"/>
     <w:rsid w:val="009A3CDB"/>
     <w:rsid w:val="009A5018"/>
     <w:rsid w:val="009C1D52"/>
     <w:rsid w:val="009D4D06"/>
     <w:rsid w:val="009F139E"/>
     <w:rsid w:val="00A01DA0"/>
     <w:rsid w:val="00A14E68"/>
     <w:rsid w:val="00A1755E"/>
     <w:rsid w:val="00A36762"/>
     <w:rsid w:val="00A40849"/>
     <w:rsid w:val="00A57494"/>
     <w:rsid w:val="00A57A3A"/>
     <w:rsid w:val="00A672C5"/>
     <w:rsid w:val="00A81282"/>
     <w:rsid w:val="00AA1EBC"/>
     <w:rsid w:val="00AC7CE2"/>
     <w:rsid w:val="00AC7EC2"/>
     <w:rsid w:val="00AE450E"/>
     <w:rsid w:val="00AE4A50"/>
     <w:rsid w:val="00AF0A63"/>
     <w:rsid w:val="00AF1A32"/>
     <w:rsid w:val="00B119FC"/>
+    <w:rsid w:val="00B23EC8"/>
     <w:rsid w:val="00B303DF"/>
     <w:rsid w:val="00B422F8"/>
     <w:rsid w:val="00B43635"/>
     <w:rsid w:val="00B6319C"/>
     <w:rsid w:val="00B7651E"/>
     <w:rsid w:val="00B909F3"/>
     <w:rsid w:val="00BC646B"/>
     <w:rsid w:val="00C05A45"/>
     <w:rsid w:val="00C12901"/>
     <w:rsid w:val="00C22195"/>
     <w:rsid w:val="00C45D06"/>
     <w:rsid w:val="00C51C98"/>
     <w:rsid w:val="00C53294"/>
     <w:rsid w:val="00C90D9C"/>
     <w:rsid w:val="00CB0C89"/>
+    <w:rsid w:val="00CE3F23"/>
     <w:rsid w:val="00CF2B86"/>
     <w:rsid w:val="00CF5461"/>
     <w:rsid w:val="00D0742D"/>
     <w:rsid w:val="00D13D66"/>
     <w:rsid w:val="00D17EFB"/>
     <w:rsid w:val="00D27190"/>
     <w:rsid w:val="00D526E7"/>
     <w:rsid w:val="00D67496"/>
     <w:rsid w:val="00D70BFE"/>
     <w:rsid w:val="00D903DB"/>
     <w:rsid w:val="00D924A0"/>
     <w:rsid w:val="00DE03F5"/>
     <w:rsid w:val="00DF51F0"/>
     <w:rsid w:val="00E15C84"/>
     <w:rsid w:val="00E2102F"/>
     <w:rsid w:val="00E26DCA"/>
     <w:rsid w:val="00E32AFE"/>
     <w:rsid w:val="00E3533C"/>
     <w:rsid w:val="00E40757"/>
     <w:rsid w:val="00E47278"/>
     <w:rsid w:val="00E56147"/>
     <w:rsid w:val="00E9479E"/>
     <w:rsid w:val="00E96306"/>
     <w:rsid w:val="00EB333E"/>
     <w:rsid w:val="00EC14DA"/>
@@ -1667,51 +1676,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5B57F0B9"/>
+  <w14:docId w14:val="0AA896CF"/>
   <w15:docId w15:val="{B92A6A0B-2312-44C2-8FB7-9E6290326F34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2418,77 +2427,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1233</Words>
-  <Characters>704</Characters>
+  <Words>1243</Words>
+  <Characters>710</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SAVAITĖS MENIU</vt:lpstr>
       <vt:lpstr>SAVAITĖS MENIU</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Varpelis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1934</CharactersWithSpaces>
+  <CharactersWithSpaces>1950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SAVAITĖS MENIU</dc:title>
   <dc:subject/>
   <dc:creator>Babulia&amp;company</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>